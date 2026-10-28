--- v0 (2026-01-10)
+++ v1 (2026-10-28)
@@ -1,45 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="14543976" w14:textId="77777777" w:rsidR="00136014" w:rsidRDefault="00136014">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -248,69 +244,51 @@
       <w:r w:rsidRPr="007A2043">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Cuadernos de Administración</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>y a la Universidad del Valle, par</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">no de su protección legal y en todos los territorios. </w:t>
+        <w:t xml:space="preserve">y a la Universidad del Valle, para publicar el mencionado texto, lo que incluye su reproducción, adaptación, transformación, publicación, distribución, comunicación, interpretación y ejecución pública, y comercialización, por los medios que considere (digital o impreso), por todo el término de su protección legal y en todos los territorios. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A39FE2" w14:textId="77777777" w:rsidR="00136014" w:rsidRDefault="00136014">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38399FF5" w14:textId="77777777" w:rsidR="00136014" w:rsidRDefault="00194924">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
@@ -360,130 +338,99 @@
     <w:p w14:paraId="256C36F5" w14:textId="77777777" w:rsidR="00136014" w:rsidRDefault="00194924">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Confirmo, además, que el t</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">exto podrá publicarse bajo una licencia </w:t>
+        <w:t xml:space="preserve">Confirmo, además, que el texto podrá publicarse bajo una licencia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Creative </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Creative Commons</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> para su divulgación en línea, en acceso abierto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, si </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2043">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">la </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">revista </w:t>
+        <w:t xml:space="preserve">la revista </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2043">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Cuadernos de Administración</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2043">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
@@ -676,155 +623,141 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Documento de identificación</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00136014">
-      <w:headerReference w:type="even" r:id="rId7"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12242" w:h="15842"/>
       <w:pgMar w:top="567" w:right="1701" w:bottom="567" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4462AE2C" w14:textId="77777777" w:rsidR="00194924" w:rsidRDefault="00194924">
+    <w:p w14:paraId="1DB7D2A1" w14:textId="77777777" w:rsidR="00035B5F" w:rsidRDefault="00035B5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31B0FE4D" w14:textId="77777777" w:rsidR="00194924" w:rsidRDefault="00194924">
+    <w:p w14:paraId="28287F91" w14:textId="77777777" w:rsidR="00035B5F" w:rsidRDefault="00035B5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{C3C8E639-BB36-4CFD-81B6-F011F64237EB}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{7B9AAADE-0A1D-417D-AC7C-708782E8C6C2}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{60B9294A-430C-427B-860D-DB6E3B179338}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{17E31AF0-21CF-474A-A74A-F104769D6876}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{A50BEDA8-9146-4402-99FA-40861F68EC40}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{C863CDFC-A2A6-4B20-AB02-0F1AC7A1876F}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId4" w:fontKey="{8E1FCE13-FBF6-4888-A8D2-EB8235C5EBE5}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{496972C7-C68D-4191-BCCA-2FEDAEC875FC}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{019211AB-1A92-4281-8063-020A3739788E}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId7" w:fontKey="{87131277-A198-44CE-BA51-0199137968E0}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{FAD4BB3A-6B11-4335-B916-753DBAA89A77}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{48EDA094-22AD-4FDB-97E9-012D36EA8478}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{87009A7B-4BF5-4A60-A8E7-B32C25EDAE72}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1EA8E5C6" w14:textId="77777777" w:rsidR="00136014" w:rsidRDefault="00194924">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
@@ -847,117 +780,89 @@
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="623C37F8" w14:textId="77777777" w:rsidR="00136014" w:rsidRPr="004F62C1" w:rsidRDefault="00194924">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004F62C1">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t xml:space="preserve">Universidad del Valle, Cali, Colombia. Facultad de Ciencias de la Administración, Edificio 124 - Calle 4B </w:t>
-[...17 lines deleted...]
-      <w:t xml:space="preserve"> 36-00</w:t>
+      <w:t>Universidad del Valle, Cali, Colombia. Facultad de Ciencias de la Administración, Edificio 124 - Calle 4B N° 36-00</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3B3C0EF8" w14:textId="77777777" w:rsidR="00136014" w:rsidRDefault="00136014">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33B29BDA" w14:textId="77777777" w:rsidR="00194924" w:rsidRDefault="00194924">
+    <w:p w14:paraId="120E1F82" w14:textId="77777777" w:rsidR="00035B5F" w:rsidRDefault="00035B5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50ECBDE3" w14:textId="77777777" w:rsidR="00194924" w:rsidRDefault="00194924">
+    <w:p w14:paraId="76ABC350" w14:textId="77777777" w:rsidR="00035B5F" w:rsidRDefault="00035B5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="2568CF73" w14:textId="77777777" w:rsidR="00136014" w:rsidRDefault="00194924">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -979,149 +884,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>La r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">evista Cuadernos de Administración </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">se publica en acceso abierto y el autoarchivo, en la versión del editor, en repositorios institucionales, académicos o profesionales están permitidos, al igual que los </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:t>se publica en acceso abierto y el autoarchivo, en la versión del editor, en repositorios institucionales, académicos o profesionales están permitidos, al igual que los reusos que los autores consideren para propósitos educativos, científicos, académicos o profesionales, de preferencia, indicando la cita completa al artículo publicado en la revista e incluyendo su doi (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>reusos</w:t>
-[...87 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>digital object identifier</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="40EB29BF" w14:textId="77777777" w:rsidR="00136014" w:rsidRDefault="00194924">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
@@ -1130,201 +949,135 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Esta cesión debe ser firmada por el autor de correspondencia y por todos los autores.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="649399DA" w14:textId="77777777" w:rsidR="004F62C1" w:rsidRDefault="004F62C1">
-[...9 lines deleted...]
-  <w:p w14:paraId="6A84760D" w14:textId="77777777" w:rsidR="00136014" w:rsidRDefault="00194924">
+  <w:p w14:paraId="6A84760D" w14:textId="4497BE6F" w:rsidR="00136014" w:rsidRDefault="00194924">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="724BF9A8" wp14:editId="67B5A1C8">
           <wp:extent cx="1829753" cy="498316"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="4" name="image2.png"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image2.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1829753" cy="498316"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r>
-[...56 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00136014"/>
+    <w:rsid w:val="00035B5F"/>
     <w:rsid w:val="00136014"/>
     <w:rsid w:val="00194924"/>
     <w:rsid w:val="004F62C1"/>
+    <w:rsid w:val="00745D4A"/>
     <w:rsid w:val="007A2043"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -2251,63 +2004,66 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>